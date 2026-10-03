--- v5 (2026-08-19)
+++ v6 (2026-10-03)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Interruption Notices" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1790" uniqueCount="1790">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1835" uniqueCount="1835">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>bFZK Oberkappel Entry</t>
   </si>
   <si>
     <t>bFZK Waidhaus Entry</t>
   </si>
   <si>
     <t>10/01/2021</t>
   </si>
   <si>
     <t>Interruptible</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>10/03/2021</t>
   </si>
   <si>
     <t>10/04/2021</t>
   </si>
   <si>
@@ -5375,115 +5375,250 @@
     <t>8/12/2026</t>
   </si>
   <si>
     <t>8/13/2026</t>
   </si>
   <si>
     <t>8/14/2026</t>
   </si>
   <si>
     <t>8/15/2026</t>
   </si>
   <si>
     <t>8/16/2026</t>
   </si>
   <si>
     <t>8/17/2026</t>
   </si>
   <si>
     <t>8/18/2026</t>
   </si>
   <si>
     <t>8/19/2026</t>
   </si>
   <si>
     <t>8/20/2026</t>
+  </si>
+  <si>
+    <t>8/21/2026</t>
+  </si>
+  <si>
+    <t>8/22/2026</t>
+  </si>
+  <si>
+    <t>8/23/2026</t>
+  </si>
+  <si>
+    <t>8/24/2026</t>
+  </si>
+  <si>
+    <t>8/25/2026</t>
+  </si>
+  <si>
+    <t>8/26/2026</t>
+  </si>
+  <si>
+    <t>8/27/2026</t>
+  </si>
+  <si>
+    <t>8/28/2026</t>
+  </si>
+  <si>
+    <t>8/29/2026</t>
+  </si>
+  <si>
+    <t>8/30/2026</t>
+  </si>
+  <si>
+    <t>8/31/2026</t>
+  </si>
+  <si>
+    <t>9/01/2026</t>
+  </si>
+  <si>
+    <t>9/02/2026</t>
+  </si>
+  <si>
+    <t>9/03/2026</t>
+  </si>
+  <si>
+    <t>9/04/2026</t>
+  </si>
+  <si>
+    <t>9/05/2026</t>
+  </si>
+  <si>
+    <t>9/06/2026</t>
+  </si>
+  <si>
+    <t>9/07/2026</t>
+  </si>
+  <si>
+    <t>9/08/2026</t>
+  </si>
+  <si>
+    <t>9/09/2026</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>9/11/2026</t>
+  </si>
+  <si>
+    <t>9/12/2026</t>
+  </si>
+  <si>
+    <t>9/13/2026</t>
+  </si>
+  <si>
+    <t>9/14/2026</t>
+  </si>
+  <si>
+    <t>9/15/2026</t>
+  </si>
+  <si>
+    <t>9/16/2026</t>
+  </si>
+  <si>
+    <t>9/17/2026</t>
+  </si>
+  <si>
+    <t>9/18/2026</t>
+  </si>
+  <si>
+    <t>9/19/2026</t>
+  </si>
+  <si>
+    <t>9/20/2026</t>
+  </si>
+  <si>
+    <t>9/21/2026</t>
+  </si>
+  <si>
+    <t>9/22/2026</t>
+  </si>
+  <si>
+    <t>9/23/2026</t>
+  </si>
+  <si>
+    <t>9/24/2026</t>
+  </si>
+  <si>
+    <t>9/25/2026</t>
+  </si>
+  <si>
+    <t>9/26/2026</t>
+  </si>
+  <si>
+    <t>9/27/2026</t>
+  </si>
+  <si>
+    <t>9/28/2026</t>
+  </si>
+  <si>
+    <t>9/29/2026</t>
+  </si>
+  <si>
+    <t>9/30/2026</t>
+  </si>
+  <si>
+    <t>10/01/2026</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:C1786">
-  <autoFilter ref="A1:C1786"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:C1831">
+  <autoFilter ref="A1:C1831"/>
   <tableColumns count="3">
     <tableColumn id="1" name="Date"/>
     <tableColumn id="2" name="bFZK Oberkappel Entry"/>
     <tableColumn id="3" name="bFZK Waidhaus Entry"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:C1786"/>
+  <dimension ref="A1:C1831"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -25091,32 +25226,527 @@
         <v>4</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
         <v>1788</v>
       </c>
       <c r="B1785" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1785" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
         <v>1789</v>
       </c>
       <c r="B1786" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1786" s="0" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="1787">
+      <c r="A1787" s="0" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B1787" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1787" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" s="0" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B1788" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1788" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B1789" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1789" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" s="0" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B1790" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1790" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" s="0" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B1791" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1791" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" s="0" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B1792" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1792" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" s="0" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B1793" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1793" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" s="0" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B1794" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1794" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" s="0" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B1795" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1795" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" s="0" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B1796" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1796" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" s="0" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B1797" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1797" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" s="0" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B1798" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1798" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" s="0" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B1799" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1799" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" s="0" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B1800" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1800" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" s="0" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B1801" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1801" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" s="0" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B1802" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1802" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" s="0" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1803" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1803" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" s="0" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B1804" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1804" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" s="0" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B1805" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1805" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806" s="0" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B1806" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1806" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807" s="0" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B1807" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1807" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808" s="0" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B1808" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1808" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1809">
+      <c r="A1809" s="0" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B1809" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1809" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1810">
+      <c r="A1810" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B1810" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1810" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1811">
+      <c r="A1811" s="0" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B1811" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1811" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1812">
+      <c r="A1812" s="0" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B1812" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1812" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1813">
+      <c r="A1813" s="0" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B1813" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1813" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1814">
+      <c r="A1814" s="0" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B1814" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1814" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1815">
+      <c r="A1815" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B1815" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1815" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1816">
+      <c r="A1816" s="0" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B1816" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1816" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1817">
+      <c r="A1817" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B1817" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1817" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1818">
+      <c r="A1818" s="0" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B1818" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1818" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1819">
+      <c r="A1819" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B1819" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1819" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1820">
+      <c r="A1820" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B1820" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1820" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1821">
+      <c r="A1821" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B1821" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1821" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1822">
+      <c r="A1822" s="0" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B1822" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1822" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1823">
+      <c r="A1823" s="0" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B1823" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1823" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1824">
+      <c r="A1824" s="0" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B1824" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1824" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1825">
+      <c r="A1825" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B1825" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1825" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1826">
+      <c r="A1826" s="0" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B1826" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1826" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1827">
+      <c r="A1827" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B1827" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1827" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1828">
+      <c r="A1828" s="0" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B1828" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1828" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1829">
+      <c r="A1829" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B1829" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1829" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1830">
+      <c r="A1830" s="0" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B1830" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1830" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1831">
+      <c r="A1831" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B1831" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1831" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>