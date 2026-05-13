--- v2 (2026-03-22)
+++ v3 (2026-05-13)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Interruption Notices" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1639" uniqueCount="1639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1692" uniqueCount="1692">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>bFZK Oberkappel Entry</t>
   </si>
   <si>
     <t>bFZK Waidhaus Entry</t>
   </si>
   <si>
     <t>10/01/2021</t>
   </si>
   <si>
     <t>Interruptible</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>10/03/2021</t>
   </si>
   <si>
     <t>10/04/2021</t>
   </si>
   <si>
@@ -4922,115 +4922,274 @@
     <t>3/14/2026</t>
   </si>
   <si>
     <t>3/15/2026</t>
   </si>
   <si>
     <t>3/16/2026</t>
   </si>
   <si>
     <t>3/17/2026</t>
   </si>
   <si>
     <t>3/18/2026</t>
   </si>
   <si>
     <t>3/19/2026</t>
   </si>
   <si>
     <t>3/20/2026</t>
   </si>
   <si>
     <t>3/21/2026</t>
   </si>
   <si>
     <t>3/22/2026</t>
+  </si>
+  <si>
+    <t>3/23/2026</t>
+  </si>
+  <si>
+    <t>3/24/2026</t>
+  </si>
+  <si>
+    <t>3/25/2026</t>
+  </si>
+  <si>
+    <t>3/26/2026</t>
+  </si>
+  <si>
+    <t>3/27/2026</t>
+  </si>
+  <si>
+    <t>3/28/2026</t>
+  </si>
+  <si>
+    <t>3/29/2026</t>
+  </si>
+  <si>
+    <t>3/30/2026</t>
+  </si>
+  <si>
+    <t>3/31/2026</t>
+  </si>
+  <si>
+    <t>4/01/2026</t>
+  </si>
+  <si>
+    <t>4/02/2026</t>
+  </si>
+  <si>
+    <t>4/03/2026</t>
+  </si>
+  <si>
+    <t>4/04/2026</t>
+  </si>
+  <si>
+    <t>4/05/2026</t>
+  </si>
+  <si>
+    <t>4/06/2026</t>
+  </si>
+  <si>
+    <t>4/07/2026</t>
+  </si>
+  <si>
+    <t>4/08/2026</t>
+  </si>
+  <si>
+    <t>4/09/2026</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>4/11/2026</t>
+  </si>
+  <si>
+    <t>4/12/2026</t>
+  </si>
+  <si>
+    <t>4/13/2026</t>
+  </si>
+  <si>
+    <t>4/14/2026</t>
+  </si>
+  <si>
+    <t>4/15/2026</t>
+  </si>
+  <si>
+    <t>4/16/2026</t>
+  </si>
+  <si>
+    <t>4/17/2026</t>
+  </si>
+  <si>
+    <t>4/18/2026</t>
+  </si>
+  <si>
+    <t>4/19/2026</t>
+  </si>
+  <si>
+    <t>4/20/2026</t>
+  </si>
+  <si>
+    <t>4/21/2026</t>
+  </si>
+  <si>
+    <t>4/22/2026</t>
+  </si>
+  <si>
+    <t>4/23/2026</t>
+  </si>
+  <si>
+    <t>4/24/2026</t>
+  </si>
+  <si>
+    <t>4/25/2026</t>
+  </si>
+  <si>
+    <t>4/26/2026</t>
+  </si>
+  <si>
+    <t>4/27/2026</t>
+  </si>
+  <si>
+    <t>4/28/2026</t>
+  </si>
+  <si>
+    <t>4/29/2026</t>
+  </si>
+  <si>
+    <t>4/30/2026</t>
+  </si>
+  <si>
+    <t>5/01/2026</t>
+  </si>
+  <si>
+    <t>5/02/2026</t>
+  </si>
+  <si>
+    <t>5/03/2026</t>
+  </si>
+  <si>
+    <t>5/04/2026</t>
+  </si>
+  <si>
+    <t>5/05/2026</t>
+  </si>
+  <si>
+    <t>5/06/2026</t>
+  </si>
+  <si>
+    <t>5/07/2026</t>
+  </si>
+  <si>
+    <t>5/08/2026</t>
+  </si>
+  <si>
+    <t>5/09/2026</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>5/11/2026</t>
+  </si>
+  <si>
+    <t>5/12/2026</t>
+  </si>
+  <si>
+    <t>5/13/2026</t>
+  </si>
+  <si>
+    <t>5/14/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:C1635">
-  <autoFilter ref="A1:C1635"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:C1688">
+  <autoFilter ref="A1:C1688"/>
   <tableColumns count="3">
     <tableColumn id="1" name="Date"/>
     <tableColumn id="2" name="bFZK Oberkappel Entry"/>
     <tableColumn id="3" name="bFZK Waidhaus Entry"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:C1635"/>
+  <dimension ref="A1:C1688"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -22977,32 +23136,615 @@
         <v>4</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
         <v>1637</v>
       </c>
       <c r="B1634" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1634" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
         <v>1638</v>
       </c>
       <c r="B1635" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1635" s="0" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="1636">
+      <c r="A1636" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1636" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1636" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1637">
+      <c r="A1637" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B1637" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1637" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1638">
+      <c r="A1638" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B1638" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1638" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1639">
+      <c r="A1639" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B1639" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1639" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1640">
+      <c r="A1640" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B1640" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1640" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1641">
+      <c r="A1641" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B1641" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1641" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1642">
+      <c r="A1642" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B1642" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1642" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1643">
+      <c r="A1643" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B1643" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1643" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1644">
+      <c r="A1644" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B1644" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1644" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1645">
+      <c r="A1645" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B1645" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1645" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1646">
+      <c r="A1646" s="0" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B1646" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1646" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1647">
+      <c r="A1647" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B1647" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1647" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1648">
+      <c r="A1648" s="0" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B1648" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1648" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1649">
+      <c r="A1649" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B1649" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1649" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1650">
+      <c r="A1650" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B1650" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1650" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1651">
+      <c r="A1651" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B1651" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1651" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1652">
+      <c r="A1652" s="0" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B1652" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1652" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1653">
+      <c r="A1653" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B1653" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1653" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1654">
+      <c r="A1654" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B1654" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1654" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1655">
+      <c r="A1655" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B1655" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1655" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1656">
+      <c r="A1656" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B1656" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1656" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1657">
+      <c r="A1657" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B1657" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1657" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1658">
+      <c r="A1658" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B1658" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1658" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1659">
+      <c r="A1659" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B1659" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1659" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1660">
+      <c r="A1660" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B1660" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1660" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1661">
+      <c r="A1661" s="0" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B1661" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1661" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1662">
+      <c r="A1662" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B1662" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1662" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1663">
+      <c r="A1663" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B1663" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1663" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1664">
+      <c r="A1664" s="0" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B1664" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1664" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1665">
+      <c r="A1665" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B1665" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1665" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1666">
+      <c r="A1666" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B1666" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1666" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1667">
+      <c r="A1667" s="0" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B1667" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1667" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1668">
+      <c r="A1668" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B1668" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1668" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1669">
+      <c r="A1669" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B1669" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1669" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1670">
+      <c r="A1670" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B1670" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1670" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1671">
+      <c r="A1671" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B1671" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1671" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1672">
+      <c r="A1672" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B1672" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1672" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1673">
+      <c r="A1673" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B1673" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1673" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1674">
+      <c r="A1674" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B1674" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1674" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1675">
+      <c r="A1675" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B1675" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1675" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1676">
+      <c r="A1676" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B1676" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1676" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1677">
+      <c r="A1677" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B1677" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1677" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1678">
+      <c r="A1678" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B1678" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1678" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1679">
+      <c r="A1679" s="0" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B1679" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1679" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1680">
+      <c r="A1680" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B1680" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1680" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1681">
+      <c r="A1681" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1681" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1681" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1682">
+      <c r="A1682" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B1682" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1682" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1683">
+      <c r="A1683" s="0" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B1683" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1683" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1684">
+      <c r="A1684" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B1684" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1684" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1685">
+      <c r="A1685" s="0" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B1685" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1685" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1686">
+      <c r="A1686" s="0" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B1686" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1686" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1687">
+      <c r="A1687" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B1687" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1687" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1688">
+      <c r="A1688" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B1688" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1688" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>