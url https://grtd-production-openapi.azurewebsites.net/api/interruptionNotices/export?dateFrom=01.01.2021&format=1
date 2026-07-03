--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Interruption Notices" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1692" uniqueCount="1692">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1743" uniqueCount="1743">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>bFZK Oberkappel Entry</t>
   </si>
   <si>
     <t>bFZK Waidhaus Entry</t>
   </si>
   <si>
     <t>10/01/2021</t>
   </si>
   <si>
     <t>Interruptible</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>10/03/2021</t>
   </si>
   <si>
     <t>10/04/2021</t>
   </si>
   <si>
@@ -5081,115 +5081,268 @@
     <t>5/06/2026</t>
   </si>
   <si>
     <t>5/07/2026</t>
   </si>
   <si>
     <t>5/08/2026</t>
   </si>
   <si>
     <t>5/09/2026</t>
   </si>
   <si>
     <t>5/10/2026</t>
   </si>
   <si>
     <t>5/11/2026</t>
   </si>
   <si>
     <t>5/12/2026</t>
   </si>
   <si>
     <t>5/13/2026</t>
   </si>
   <si>
     <t>5/14/2026</t>
+  </si>
+  <si>
+    <t>5/15/2026</t>
+  </si>
+  <si>
+    <t>5/16/2026</t>
+  </si>
+  <si>
+    <t>5/17/2026</t>
+  </si>
+  <si>
+    <t>5/18/2026</t>
+  </si>
+  <si>
+    <t>5/19/2026</t>
+  </si>
+  <si>
+    <t>5/20/2026</t>
+  </si>
+  <si>
+    <t>5/21/2026</t>
+  </si>
+  <si>
+    <t>5/22/2026</t>
+  </si>
+  <si>
+    <t>5/23/2026</t>
+  </si>
+  <si>
+    <t>5/24/2026</t>
+  </si>
+  <si>
+    <t>5/25/2026</t>
+  </si>
+  <si>
+    <t>5/26/2026</t>
+  </si>
+  <si>
+    <t>5/27/2026</t>
+  </si>
+  <si>
+    <t>5/28/2026</t>
+  </si>
+  <si>
+    <t>5/29/2026</t>
+  </si>
+  <si>
+    <t>5/30/2026</t>
+  </si>
+  <si>
+    <t>5/31/2026</t>
+  </si>
+  <si>
+    <t>6/01/2026</t>
+  </si>
+  <si>
+    <t>6/02/2026</t>
+  </si>
+  <si>
+    <t>6/03/2026</t>
+  </si>
+  <si>
+    <t>6/04/2026</t>
+  </si>
+  <si>
+    <t>6/05/2026</t>
+  </si>
+  <si>
+    <t>6/06/2026</t>
+  </si>
+  <si>
+    <t>6/07/2026</t>
+  </si>
+  <si>
+    <t>6/08/2026</t>
+  </si>
+  <si>
+    <t>6/09/2026</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>6/11/2026</t>
+  </si>
+  <si>
+    <t>6/12/2026</t>
+  </si>
+  <si>
+    <t>6/13/2026</t>
+  </si>
+  <si>
+    <t>6/14/2026</t>
+  </si>
+  <si>
+    <t>6/15/2026</t>
+  </si>
+  <si>
+    <t>6/16/2026</t>
+  </si>
+  <si>
+    <t>6/17/2026</t>
+  </si>
+  <si>
+    <t>6/18/2026</t>
+  </si>
+  <si>
+    <t>6/19/2026</t>
+  </si>
+  <si>
+    <t>6/20/2026</t>
+  </si>
+  <si>
+    <t>6/21/2026</t>
+  </si>
+  <si>
+    <t>6/22/2026</t>
+  </si>
+  <si>
+    <t>6/23/2026</t>
+  </si>
+  <si>
+    <t>6/24/2026</t>
+  </si>
+  <si>
+    <t>6/25/2026</t>
+  </si>
+  <si>
+    <t>6/26/2026</t>
+  </si>
+  <si>
+    <t>6/27/2026</t>
+  </si>
+  <si>
+    <t>6/28/2026</t>
+  </si>
+  <si>
+    <t>6/29/2026</t>
+  </si>
+  <si>
+    <t>6/30/2026</t>
+  </si>
+  <si>
+    <t>7/01/2026</t>
+  </si>
+  <si>
+    <t>7/02/2026</t>
+  </si>
+  <si>
+    <t>7/03/2026</t>
+  </si>
+  <si>
+    <t>7/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:C1688">
-  <autoFilter ref="A1:C1688"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:C1739">
+  <autoFilter ref="A1:C1739"/>
   <tableColumns count="3">
     <tableColumn id="1" name="Date"/>
     <tableColumn id="2" name="bFZK Oberkappel Entry"/>
     <tableColumn id="3" name="bFZK Waidhaus Entry"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:C1688"/>
+  <dimension ref="A1:C1739"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -23719,32 +23872,593 @@
         <v>4</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
         <v>1690</v>
       </c>
       <c r="B1687" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1687" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
         <v>1691</v>
       </c>
       <c r="B1688" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1688" s="0" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="1689">
+      <c r="A1689" s="0" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B1689" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1689" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1690">
+      <c r="A1690" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B1690" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1690" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1691">
+      <c r="A1691" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B1691" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1691" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1692">
+      <c r="A1692" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B1692" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1692" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1693">
+      <c r="A1693" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B1693" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1693" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1694">
+      <c r="A1694" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B1694" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1694" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1695">
+      <c r="A1695" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B1695" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1695" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1696">
+      <c r="A1696" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B1696" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1696" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1697">
+      <c r="A1697" s="0" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B1697" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1697" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1698">
+      <c r="A1698" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B1698" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1698" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1699">
+      <c r="A1699" s="0" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B1699" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1699" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1700">
+      <c r="A1700" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B1700" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1700" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1701">
+      <c r="A1701" s="0" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B1701" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1701" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1702">
+      <c r="A1702" s="0" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B1702" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1702" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1703">
+      <c r="A1703" s="0" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B1703" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1703" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1704">
+      <c r="A1704" s="0" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B1704" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1704" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1705">
+      <c r="A1705" s="0" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B1705" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1705" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1706">
+      <c r="A1706" s="0" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B1706" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1706" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1707">
+      <c r="A1707" s="0" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B1707" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1707" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1708">
+      <c r="A1708" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B1708" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1708" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1709">
+      <c r="A1709" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B1709" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1709" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1710">
+      <c r="A1710" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B1710" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1710" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1711">
+      <c r="A1711" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B1711" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1711" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1712">
+      <c r="A1712" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B1712" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1712" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1713">
+      <c r="A1713" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B1713" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1713" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1714">
+      <c r="A1714" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B1714" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1714" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1715">
+      <c r="A1715" s="0" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B1715" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1715" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1716">
+      <c r="A1716" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B1716" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1716" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1717">
+      <c r="A1717" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B1717" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1717" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1718">
+      <c r="A1718" s="0" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B1718" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1718" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1719">
+      <c r="A1719" s="0" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B1719" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1719" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1720">
+      <c r="A1720" s="0" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B1720" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1720" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1721">
+      <c r="A1721" s="0" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B1721" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1721" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1722">
+      <c r="A1722" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B1722" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1722" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1723">
+      <c r="A1723" s="0" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B1723" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1723" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1724">
+      <c r="A1724" s="0" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B1724" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1724" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1725">
+      <c r="A1725" s="0" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B1725" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1725" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1726">
+      <c r="A1726" s="0" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B1726" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1726" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1727">
+      <c r="A1727" s="0" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B1727" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1727" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1728">
+      <c r="A1728" s="0" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B1728" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1728" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1729">
+      <c r="A1729" s="0" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B1729" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1729" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1730">
+      <c r="A1730" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B1730" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1730" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1731">
+      <c r="A1731" s="0" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B1731" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1731" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1732">
+      <c r="A1732" s="0" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B1732" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1732" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1733">
+      <c r="A1733" s="0" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B1733" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1733" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B1734" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1734" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735" s="0" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B1735" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1735" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1736">
+      <c r="A1736" s="0" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B1736" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1736" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1737">
+      <c r="A1737" s="0" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B1737" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1737" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1738">
+      <c r="A1738" s="0" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B1738" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1738" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" s="0" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B1739" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1739" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>