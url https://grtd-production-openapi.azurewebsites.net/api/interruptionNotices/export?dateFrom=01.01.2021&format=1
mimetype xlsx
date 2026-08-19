--- v4 (2026-07-03)
+++ v5 (2026-08-19)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Interruption Notices" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1743" uniqueCount="1743">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1790" uniqueCount="1790">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>bFZK Oberkappel Entry</t>
   </si>
   <si>
     <t>bFZK Waidhaus Entry</t>
   </si>
   <si>
     <t>10/01/2021</t>
   </si>
   <si>
     <t>Interruptible</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>10/03/2021</t>
   </si>
   <si>
     <t>10/04/2021</t>
   </si>
   <si>
@@ -5234,115 +5234,256 @@
     <t>6/26/2026</t>
   </si>
   <si>
     <t>6/27/2026</t>
   </si>
   <si>
     <t>6/28/2026</t>
   </si>
   <si>
     <t>6/29/2026</t>
   </si>
   <si>
     <t>6/30/2026</t>
   </si>
   <si>
     <t>7/01/2026</t>
   </si>
   <si>
     <t>7/02/2026</t>
   </si>
   <si>
     <t>7/03/2026</t>
   </si>
   <si>
     <t>7/04/2026</t>
+  </si>
+  <si>
+    <t>7/05/2026</t>
+  </si>
+  <si>
+    <t>7/06/2026</t>
+  </si>
+  <si>
+    <t>7/07/2026</t>
+  </si>
+  <si>
+    <t>7/08/2026</t>
+  </si>
+  <si>
+    <t>7/09/2026</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>7/11/2026</t>
+  </si>
+  <si>
+    <t>7/12/2026</t>
+  </si>
+  <si>
+    <t>7/13/2026</t>
+  </si>
+  <si>
+    <t>7/14/2026</t>
+  </si>
+  <si>
+    <t>7/15/2026</t>
+  </si>
+  <si>
+    <t>7/16/2026</t>
+  </si>
+  <si>
+    <t>7/17/2026</t>
+  </si>
+  <si>
+    <t>7/18/2026</t>
+  </si>
+  <si>
+    <t>7/19/2026</t>
+  </si>
+  <si>
+    <t>7/20/2026</t>
+  </si>
+  <si>
+    <t>7/21/2026</t>
+  </si>
+  <si>
+    <t>7/22/2026</t>
+  </si>
+  <si>
+    <t>7/23/2026</t>
+  </si>
+  <si>
+    <t>7/24/2026</t>
+  </si>
+  <si>
+    <t>7/25/2026</t>
+  </si>
+  <si>
+    <t>7/26/2026</t>
+  </si>
+  <si>
+    <t>7/27/2026</t>
+  </si>
+  <si>
+    <t>7/28/2026</t>
+  </si>
+  <si>
+    <t>7/29/2026</t>
+  </si>
+  <si>
+    <t>7/30/2026</t>
+  </si>
+  <si>
+    <t>7/31/2026</t>
+  </si>
+  <si>
+    <t>8/01/2026</t>
+  </si>
+  <si>
+    <t>8/02/2026</t>
+  </si>
+  <si>
+    <t>8/03/2026</t>
+  </si>
+  <si>
+    <t>8/04/2026</t>
+  </si>
+  <si>
+    <t>8/05/2026</t>
+  </si>
+  <si>
+    <t>8/06/2026</t>
+  </si>
+  <si>
+    <t>8/07/2026</t>
+  </si>
+  <si>
+    <t>8/08/2026</t>
+  </si>
+  <si>
+    <t>8/09/2026</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>8/11/2026</t>
+  </si>
+  <si>
+    <t>8/12/2026</t>
+  </si>
+  <si>
+    <t>8/13/2026</t>
+  </si>
+  <si>
+    <t>8/14/2026</t>
+  </si>
+  <si>
+    <t>8/15/2026</t>
+  </si>
+  <si>
+    <t>8/16/2026</t>
+  </si>
+  <si>
+    <t>8/17/2026</t>
+  </si>
+  <si>
+    <t>8/18/2026</t>
+  </si>
+  <si>
+    <t>8/19/2026</t>
+  </si>
+  <si>
+    <t>8/20/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:C1739">
-  <autoFilter ref="A1:C1739"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:C1786">
+  <autoFilter ref="A1:C1786"/>
   <tableColumns count="3">
     <tableColumn id="1" name="Date"/>
     <tableColumn id="2" name="bFZK Oberkappel Entry"/>
     <tableColumn id="3" name="bFZK Waidhaus Entry"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:C1739"/>
+  <dimension ref="A1:C1786"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -24433,32 +24574,549 @@
         <v>4</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
         <v>1741</v>
       </c>
       <c r="B1738" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1738" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
         <v>1742</v>
       </c>
       <c r="B1739" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1739" s="0" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="1740">
+      <c r="A1740" s="0" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B1740" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1740" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1741">
+      <c r="A1741" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B1741" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1741" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1742">
+      <c r="A1742" s="0" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B1742" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1742" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1743">
+      <c r="A1743" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B1743" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1743" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744" s="0" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B1744" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1744" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B1745" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1745" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746" s="0" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B1746" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1746" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747" s="0" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B1747" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1747" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748" s="0" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B1748" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1748" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B1749" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1749" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" s="0" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B1750" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1750" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B1751" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1751" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B1752" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1752" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" s="0" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B1753" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1753" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B1754" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1754" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755" s="0" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B1755" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1755" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756" s="0" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B1756" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1756" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757" s="0" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B1757" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1757" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758" s="0" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B1758" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1758" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759" s="0" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B1759" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1759" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760" s="0" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B1760" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1760" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761" s="0" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B1761" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1761" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" s="0" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B1762" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1762" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" s="0" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B1763" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1763" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764" s="0" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B1764" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1764" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1765">
+      <c r="A1765" s="0" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B1765" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1765" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766" s="0" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B1766" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1766" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767" s="0" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B1767" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1767" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768" s="0" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B1768" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1768" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769" s="0" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B1769" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1769" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770" s="0" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B1770" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1770" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771" s="0" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B1771" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1771" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" s="0" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B1772" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1772" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1773">
+      <c r="A1773" s="0" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B1773" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1773" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1774">
+      <c r="A1774" s="0" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B1774" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1774" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1775">
+      <c r="A1775" s="0" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B1775" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1775" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1776">
+      <c r="A1776" s="0" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B1776" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1776" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777" s="0" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B1777" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1777" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B1778" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1778" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779" s="0" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B1779" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1779" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780" s="0" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B1780" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1780" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781" s="0" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B1781" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1781" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782" s="0" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B1782" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1782" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783" s="0" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B1783" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1783" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784" s="0" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B1784" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1784" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" s="0" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B1785" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1785" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" s="0" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B1786" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1786" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>